--- v0 (2026-06-09)
+++ v1 (2026-09-08)
@@ -424,99 +424,116 @@
   </si>
   <si>
     <t>Fragen zum Thema Monatsblutung, Schwangerschaft und Geburt</t>
   </si>
   <si>
     <t>Haben Sie in der Woche vor dem Beginn Ihrer Monatsblutung ausgeprägte Probleme mit Ihrer Stimmung – z. B. Depressionen, Angst, Reizbarkeit, Aggressivität oder Stimmungsschwankungen?</t>
   </si>
   <si>
     <t>Wenn „JA“: Verschwinden diese Probleme am Ende Ihrer Monatsblutung wieder?</t>
   </si>
   <si>
     <t>Haben Sie während der letzten 6 Monate ein Kind geboren?</t>
   </si>
   <si>
     <t>Hatten Sie während der letzten 6 Monate eine Fehlgeburt?</t>
   </si>
   <si>
     <t>Haben Sie Schwierigkeiten, schwanger zu werden?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF163C6B"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFB8D7FF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -868,74 +885,74 @@
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="2">
         <v>1</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" t="s">
         <v>27</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="J6" t="s">
+      <c r="J6" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E7" t="s">
         <v>31</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="J7" t="s">
+      <c r="J7" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="2">
         <v>1</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
       <c r="G8" t="s">
         <v>38</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>3</v>
       </c>
@@ -1002,51 +1019,51 @@
         <v>1</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="J12" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" s="2">
         <v>2</v>
       </c>
       <c r="C13" t="s">
         <v>41</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J13" t="s">
+      <c r="J13" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="2">
         <v>0</v>
       </c>
       <c r="C14" t="s">
         <v>44</v>
       </c>
       <c r="I14" s="1"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="2">
         <v>2</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>