--- v0 (2026-06-09)
+++ v1 (2026-09-08)
@@ -80,105 +80,105 @@
   <si>
     <t>1.86/4</t>
   </si>
   <si>
     <t>Größer als Cut-off</t>
   </si>
   <si>
     <t>Angst oder Furcht, alleine aus dem Haus zu gehen</t>
   </si>
   <si>
     <t>nicht</t>
   </si>
   <si>
     <t>Depressivität</t>
   </si>
   <si>
     <t>2.17/4</t>
   </si>
   <si>
     <t>Niedergeschlagenheit oder Traurigkeit</t>
   </si>
   <si>
     <t>wenig</t>
   </si>
   <si>
-    <t xml:space="preserve"> Phobische Ängste</t>
+    <t>Phobische Ängste</t>
   </si>
   <si>
     <t>1.4/4</t>
   </si>
   <si>
     <t>Rückenschmerzen</t>
   </si>
   <si>
     <t>mittel</t>
   </si>
   <si>
-    <t xml:space="preserve"> Psychisches Wohlbefinden</t>
+    <t>Psychisches Wohlbefinden</t>
   </si>
   <si>
     <t>2/4</t>
   </si>
   <si>
     <t>dem Gefühl, wertlos zu sein</t>
   </si>
   <si>
     <t>ziemlich</t>
   </si>
   <si>
-    <t xml:space="preserve"> Interaktionelle Schwierigkeiten</t>
+    <t>Interaktionelle Schwierigkeiten</t>
   </si>
   <si>
     <t>2.14/4</t>
   </si>
   <si>
     <t>Angst oder Furcht, sich in größere Menschenmengen zu begeben</t>
   </si>
   <si>
     <t>sehr</t>
   </si>
   <si>
     <t>Selbstwirksamkeit</t>
   </si>
   <si>
     <t>Schuldgefühlen oder Selbstvorwürfen</t>
   </si>
   <si>
-    <t xml:space="preserve"> Aktivität und Partizipation</t>
+    <t>Aktivität und Partizipation</t>
   </si>
   <si>
     <t>Bauchschmerzen oder Verdauungsproblemen</t>
   </si>
   <si>
-    <t xml:space="preserve"> Soziale Unterstützung</t>
+    <t>Soziale Unterstützung</t>
   </si>
   <si>
     <t>Gedanken, dass Sie lieber tot wären oder Ihr Leben beenden möchten</t>
   </si>
   <si>
-    <t xml:space="preserve"> Soziale Belastung</t>
+    <t>Soziale Belastung</t>
   </si>
   <si>
     <t>einem Schwächegefühl in einzelnen Körperteilen</t>
   </si>
   <si>
     <t>Gesamtwert</t>
   </si>
   <si>
     <t>1.83/4</t>
   </si>
   <si>
     <t>Angst oder Furcht vor offenen Plätzen oder auf die Straße zu gehen</t>
   </si>
   <si>
     <t>fehlendem Interesse und geringer Freude an Ihren Tätigkeiten</t>
   </si>
   <si>
     <t>einem Gefühl von Schwere in den Armen und Beinen</t>
   </si>
   <si>
     <t>Schmerzen in Muskeln oder Gelenken</t>
   </si>
   <si>
     <t>einem Gefühl der Hoffnungslosigkeit</t>
   </si>